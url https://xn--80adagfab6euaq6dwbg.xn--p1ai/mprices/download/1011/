--- v0 (2026-06-17)
+++ v1 (2026-10-23)
@@ -19,216 +19,216 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>https://spbtovar.ru/</t>
-[...2 lines deleted...]
-    <t>Актуальность прайса на: 2026-06-17 11:03:04</t>
+    <t>https://xn--80adagfab6euaq6dwbg.xn--p1ai/</t>
+  </si>
+  <si>
+    <t>Актуальность прайса на: 2026-10-24 01:59:06</t>
   </si>
   <si>
     <t>Декор, интерьер, иск.цветы</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Фото товара</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
   <si>
     <t>0039026</t>
   </si>
   <si>
     <t>Бабочка на прищепке 6см 153-126</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/58/21/72158/images/73374/73374.750x0.jpg</t>
   </si>
   <si>
-    <t>https://spbtovar.ru/72158/</t>
+    <t>http://spbtovar.ru/72158/</t>
   </si>
   <si>
     <t>0039293</t>
   </si>
   <si>
     <t>Пленка ВИТРАЖ самокл.0.45*2м 104321</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/71/23/72371/images/73817/73817.750x0.jpg</t>
   </si>
   <si>
-    <t>https://spbtovar.ru/72371/</t>
+    <t>http://spbtovar.ru/72371/</t>
   </si>
   <si>
     <t>0039295</t>
   </si>
   <si>
     <t>Пленка ВИТРАЖ самокл.0.45*2м 104324</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/73/23/72373/images/73824/73824.750x0.jpg</t>
   </si>
   <si>
-    <t>https://spbtovar.ru/72373/</t>
+    <t>http://spbtovar.ru/72373/</t>
+  </si>
+  <si>
+    <t>0047501</t>
+  </si>
+  <si>
+    <t>Скатерть 110*150 ДЕ-Люкс</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/wa-data/public/shop/products/87/09/80987/images/88693/88693.750x0.jpg</t>
+  </si>
+  <si>
+    <t>http://spbtovar.ru/80987/</t>
   </si>
   <si>
     <t>0047114</t>
   </si>
   <si>
     <t>Скатерть RUNIS полиэтилен 120*220см</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/82/05/80582/images/87728/87728.750x0.jpg</t>
   </si>
   <si>
-    <t>https://spbtovar.ru/80582/</t>
-[...11 lines deleted...]
-    <t>https://spbtovar.ru/80579/</t>
+    <t>http://spbtovar.ru/80582/</t>
   </si>
   <si>
     <t>0040616</t>
   </si>
   <si>
     <t>Цветы суккуленты 7*7*13см 501-548</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/52/37/73752/images/76331/76331.750x0.jpg</t>
   </si>
   <si>
-    <t>https://spbtovar.ru/73752/</t>
+    <t>http://spbtovar.ru/73752/</t>
   </si>
   <si>
     <t>0042734</t>
   </si>
   <si>
     <t>Шторы-плиссе Skandi 60*160 БЕЛЫЕ043</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/87/58/75887/images/80204/80204.750x0.jpg</t>
   </si>
   <si>
-    <t>https://spbtovar.ru/75887/</t>
+    <t>http://spbtovar.ru/75887/</t>
   </si>
   <si>
     <t>0042735</t>
   </si>
   <si>
     <t>Шторы-плиссе Skandi 60*180 БЕЛЫЕ044</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/88/58/75888/images/80208/80208.750x0.jpg</t>
   </si>
   <si>
-    <t>https://spbtovar.ru/75888/</t>
+    <t>http://spbtovar.ru/75888/</t>
   </si>
   <si>
     <t>0042736</t>
   </si>
   <si>
     <t>Шторы-плиссе Skandi 60*180 ЧЕРН.046</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/89/58/75889/images/80216/80216.750x0.jpg</t>
   </si>
   <si>
-    <t>https://spbtovar.ru/75889/</t>
+    <t>http://spbtovar.ru/75889/</t>
   </si>
   <si>
     <t>0042737</t>
   </si>
   <si>
     <t>Шторы-плиссе Skandi 90*180 БЕЛЫЕ045</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/90/58/75890/images/80212/80212.750x0.jpg</t>
   </si>
   <si>
-    <t>https://spbtovar.ru/75890/</t>
+    <t>http://spbtovar.ru/75890/</t>
   </si>
   <si>
     <t>0042738</t>
   </si>
   <si>
     <t>Шторы-плиссе Skandi 90*180 ЧЕРН.047</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/91/58/75891/images/80220/80220.750x0.jpg</t>
   </si>
   <si>
-    <t>https://spbtovar.ru/75891/</t>
+    <t>http://spbtovar.ru/75891/</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -343,51 +343,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73374.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73817.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73824.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87728.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87726.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76331.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80204.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80208.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80216.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80212.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80220.96x9611.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73374.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73817.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73824.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88693.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87728.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76331.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80204.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80208.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80216.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80212.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80220.96x9611.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_87417" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -448,81 +448,81 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="product_95863" descr=""/>
+        <xdr:cNvPr id="4" name="product_96270" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="product_95860" descr=""/>
+        <xdr:cNvPr id="5" name="product_95863" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
@@ -967,51 +967,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/58/21/72158/images/73374/73374.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72158/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/71/23/72371/images/73817/73817.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72371/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/73/23/72373/images/73824/73824.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72373/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/82/05/80582/images/87728/87728.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80582/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/79/05/80579/images/87726/87726.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80579/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/52/37/73752/images/76331/76331.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73752/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/87/58/75887/images/80204/80204.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/75887/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/88/58/75888/images/80208/80208.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/75888/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/89/58/75889/images/80216/80216.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/75889/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/90/58/75890/images/80212/80212.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/75890/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/91/58/75891/images/80220/80220.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/75891/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80adagfab6euaq6dwbg.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/58/21/72158/images/73374/73374.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spbtovar.ru/72158/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/71/23/72371/images/73817/73817.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spbtovar.ru/72371/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/73/23/72373/images/73824/73824.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spbtovar.ru/72373/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/87/09/80987/images/88693/88693.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spbtovar.ru/80987/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/82/05/80582/images/87728/87728.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spbtovar.ru/80582/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/52/37/73752/images/76331/76331.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spbtovar.ru/73752/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/87/58/75887/images/80204/80204.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spbtovar.ru/75887/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/88/58/75888/images/80208/80208.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spbtovar.ru/75888/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/89/58/75889/images/80216/80216.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spbtovar.ru/75889/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/90/58/75890/images/80212/80212.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spbtovar.ru/75890/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/91/58/75891/images/80220/80220.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spbtovar.ru/75891/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
   </cols>
@@ -1144,77 +1144,77 @@
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="11">
         <f>G10*H10</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A11" s="14">
         <v>4</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="17" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>28</v>
       </c>
       <c r="G11" s="11">
-        <v>42</v>
+        <v>150</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="11">
         <f>G11*H11</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A12" s="14">
         <v>5</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="17" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="8" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="G12" s="11">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="11">
         <f>G12*H12</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A13" s="14">
         <v>6</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="17" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G13" s="11">
@@ -1424,36 +1424,36 @@
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>https://spbtovar.ru/</dc:creator>
+  <dc:creator>https://xn--80adagfab6euaq6dwbg.xn--p1ai/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
-  <dc:description>Этот документ был сгенерирован на сайте https://spbtovar.ru/</dc:description>
+  <dc:description>Этот документ был сгенерирован на сайте https://xn--80adagfab6euaq6dwbg.xn--p1ai/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>